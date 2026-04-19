--- v0 (2026-02-04)
+++ v1 (2026-04-19)
@@ -54,441 +54,441 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Jomário Ferreira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_n_02-2025.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_n_02-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SECRETARIA MUNICIPAL DE TRANSPORTE E DA SECRETARIA MUNICIPAL DA JUVENTUDE NO ÂMBITO DO MUNICÍPIO DE CAMPINAS DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_n_03-2025.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_n_03-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA OUVIDORIA GERAL DO MUNICÍPIO DE CAMPINAS DO PIAUÍ – PI, NO ÂMBITO DO PODER EXECUTIVO, SOBRE A ATUAÇÃO DOS RESPONSÁVEIS POR AÇÕES DE OUVIDORIA E A PARTICIPAÇÃO, PROTEÇÃO E DEFESA DOS DIREITOS DO USUÁRIO DE SERVIÇOS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>IRMÃ JOELMA</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_no_005-2025.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_no_005-2025.pdf</t>
   </si>
   <si>
     <t>Reconhece a Música Gospel e os Eventos a ela relacionados como manifestação cultural, no Município de Campinas do Piauí e da outra providencias.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE CAMPINAS DO PIAUÍ - CMCP, ANTÔNIO ALVES, ANTÔNIO NETO, IRMÃ JOELMA, JORDILEIA CELESTINA, LINDALVA CRUZ, MÁRCIA MOURA, OSILDO BEZERRA, RUY COSTA</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_no_006-2025.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_no_006-2025.pdf</t>
   </si>
   <si>
     <t>Institui e dispõe sobre o Programa Municipal Semeando o Futuro, e dá outras providencias.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>JORDILEIA CELESTINA</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/19/projeto-sn-2025-professor-inovador-vereadora-jordileia-celetina-da-silva-santana-12-06-2025_13062025134103611_9358af3b-df88-4480-9315-4cbf0b9e606a_9sdsp7.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/19/projeto-sn-2025-professor-inovador-vereadora-jordileia-celetina-da-silva-santana-12-06-2025_13062025134103611_9358af3b-df88-4480-9315-4cbf0b9e606a_9sdsp7.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio “Professor Inovador” no Município de Campinas do Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>LINDALVA CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_-_criacao_de_galeria_das_mulheres_vereadoras.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_-_criacao_de_galeria_das_mulheres_vereadoras.pdf</t>
   </si>
   <si>
     <t>CRIA NO ÂMBITO DA CÂMARA MUNICIPAL DE CAMPINAS DO PIAUÍ A GALERIA DAS MULHERES VEREADORES, E A DENOMINA "GALERIA VEREADORA MARIA MARIÇOL TEIXEIRA JESUÍNO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_-_obrigatoriedade_da_execucao_do_hino_de_campinas_do_piaui.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_-_obrigatoriedade_da_execucao_do_hino_de_campinas_do_piaui.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATÓRIEDADE DA EXECUSÃO E CANTO DO HINO DE CAMPINAS DO PIAUÍ EM SOLENIDADES OFICIAIS DO PODER EXECUTIVO E LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/24/pl_05_-_ldo_2026.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/24/pl_05_-_ldo_2026.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as Diretrizes Orçamentárias para o exercício de 2026 e dá outras providencias.”</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/26/lei_coordenacao_defesa_civil_13-06.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/26/lei_coordenacao_defesa_civil_13-06.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Proteção e  Defesa Civil- COMPDEC do Município de Campinas do Piauí e contém outras providências.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_07_1.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_07_1.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PLANO MUNICIPAL DE SEGURANÇA PÚBLICA DO MUNICÍPIO DE CAMPINAS DO PIAUÍ PARA O PERÍODO DE 2025 A 2028 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_numero_10.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_numero_10.pdf</t>
   </si>
   <si>
     <t>‘’Redefine e altera a área do perímetro urbano da Cidade de Campinas do Piauí - PI e dá outras providências."</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de pagamento de abono salarial a profissionais do magistério com recurso oriundo de precatório em ação judicial de recuperação do FUNDEF.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/34/loa_2026_atualizada.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/34/loa_2026_atualizada.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAMPINAS DO PIAUÍ-PI PARA O EXERCÍCIO FINANCEIRO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/35/ppa_26-29_campinas_do_piaui_atualizado.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/35/ppa_26-29_campinas_do_piaui_atualizado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL (PPA) DO QUADRIÊNIO 2026-2029 PARA O MUNICÍPIO DE CAMPINAS DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/36/pl_-_cria_o_fundo_municipal_de_educacao.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/36/pl_-_cria_o_fundo_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE EDUCAÇÃO - FME DO MUNICÍPIO DE CAMPINAS DO PIAUÍ, ESTADO DO PIAUÍ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/40/pl_-_reorganizacao_do_fundo_municipal_de_saude.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/40/pl_-_reorganizacao_do_fundo_municipal_de_saude.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO E FUNCIONAMENTO DO CONSELHO DE SAÚDE DE CAMPINAS DO PIAUÍ, REVOGA AS LEIS MUNICIPAIS Nº 433/1994 E Nº 524/1998, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/43/pl_-_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/43/pl_-_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a proceder à abertura de um Crédito Adicional Especial, no valor de R$ 172.708,68 (cento e setenta e dois mil, setecentos e oito reais e sessenta e oito centavos) no Orçamento Geral do Município, Lei nº 779/2024.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MESA DIRETORA - MDCP, RUY COSTA, IRMÃ JOELMA, MÁRCIA MOURA, OSILDO BEZERRA</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_resolucao_no_001-2025.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_resolucao_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão e o pagamento de diárias, e outras despesas em compromissos oficiais dos Vereadores e Servidores da Câmara Municipal de Campinas do Piauí e dá outras providencias.</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_resolucao_002-2025...pdf..pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_resolucao_002-2025...pdf..pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos do regimento interno da Câmara Municipal de Campinas do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>MESA DIRETORA - MDCP</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_resolucao_no_003-2025_.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_resolucao_no_003-2025_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de reajuste, a título de revisão geral anual da Câmara Municipal de Campinas do Piauí-PI e dá outras providencias.”</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/28/resolucao_no_004-2025_-_governo_digital.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/28/resolucao_no_004-2025_-_governo_digital.pdf</t>
   </si>
   <si>
     <t>“REGULAMENTA A LEI FEDERAL Nº 14.129/2021 (GOVERNO DIGITAL), DE 29 DE MARÇO DE 2021”.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/29/resolucao_no_005-2025_-lgpd.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/29/resolucao_no_005-2025_-lgpd.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei nº 13.709, de 14 de agosto de 2018 – LGPD, no âmbito da Câmara Municipal de Campinas do Piauí e dá providências.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_de_resolucao_006-2025_-_13o_terceiro.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_de_resolucao_006-2025_-_13o_terceiro.pdf</t>
   </si>
   <si>
     <t>Institui o décimo terceiro salário e o terço de férias aos Agentes Políticos da Câmara Municipal de Campinas do Piauí-PI, em consonância com o julgamento pelo STF do RE650.898 (TEMA 484) e o atual entendimento do TCE-PI e dá outras providências.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>MÁRCIA MOURA</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/7/requerimento_no_01.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/7/requerimento_no_01.pdf</t>
   </si>
   <si>
     <t>Requere do Sr. Prefeito Municipal, a implantação de redutores de velocidade (lombadas e/ou tipo tartaruga), em ruas deste município.</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL DA VEREADORA LINDALVA CRUZ NA SEGUNDA SESSÃO ORDINÁRIA REALIZADA EM 28/03/2025SOLICITANDO CÓPIA DO PROJETO DE LEI Nº 001/2024, QUE FIXA O SUBSÍDIO DOS VEREADORES DA CÂMARA MUNICIPAL DE CAMPINAS DO PIAUÍ, PARA A LEGISLATURA 2025 A 2028.</t>
   </si>
   <si>
     <t>OSILDO BEZERRA</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/11/requerimento_no_03-2025_-_ver._osildo_bezerra.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/11/requerimento_no_03-2025_-_ver._osildo_bezerra.pdf</t>
   </si>
   <si>
     <t>Requerer do Sr. Prefeito Municipal, a troca da caixa d´água da comunidade Alto Formoso.</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/12/requerimento_no_04-2025_-_ver._osildo_bezerra.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/12/requerimento_no_04-2025_-_ver._osildo_bezerra.pdf</t>
   </si>
   <si>
     <t>Requerer do Sr. Prefeito Municipal, providencias no sentido de retirar os animais de grande porte das ruas e rodovias que dão acesso ao Município de Campinas do Piauí.</t>
   </si>
   <si>
     <t>RUY COSTA</t>
   </si>
   <si>
     <t>Requerer do Sr. Prefeito Municipal, a troca da caixa d´água da  Localidade Canudos</t>
   </si>
   <si>
     <t>Requerer do Sr. Prefeito Municipal, a troca da caixa d´água da Localidade Bocaina</t>
   </si>
   <si>
     <t>Requerer do Sr. Prefeito Municipal, a troca da caixa d´água da Localidade Várzea Doce</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Requere do Sr. Prefeito Municipal, a implantação de redutores de velocidade (lombadas) no Povoado Alto Formoso;</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/27/requerimento_no_09-2025.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/27/requerimento_no_09-2025.pdf</t>
   </si>
   <si>
     <t>Requer providencias da EQUATORIAL-PI no sentido de realocação de poste de distribuição de energia na Rua Ana Maria de Moura, Próximo a Escola Cid de Araújo Moura Fé.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Requerer do Sr. Secretário de Meio Ambiente, a Instalação de novos recipientes de coleta de lixo na Praça do Mercado Municipal, com o objetivo de garantir o descarte adequado dos resíduos gerados no local.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Requer informações da Secretaria Municipal de Assistência Social a respeito da inoperância do sistema do Programa Bolsa Família.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/22/mocao_-_jose_araujo_pinheiro.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/22/mocao_-_jose_araujo_pinheiro.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO EX-PREFEITO MUNICIPAL DE CAMPINAS DO PIAUÍ, SR. JOSÉ ARAÚJO PINHEIRO.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>INDL</t>
   </si>
   <si>
     <t>Indicação de Lei</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/23/indicativo_de_lei_no_001-2025.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/23/indicativo_de_lei_no_001-2025.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE IMPLEMENTAR SINALIZAÇÃO DE TRÂNSITO DE ESTACIONAMENTO NA RUA JOSÉ DE MORAIS REGO, ZONA URBANA DO MUNICÍPIO DE CAMPINAS DO PIAUÍ.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>CLJR - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
   </si>
   <si>
     <t>Dispõe sobre as Emendas Aditivas ao Texto do Projeto de Lei N°010/2025. LDO/2026 e dá outras providências.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>LINDALVA CRUZ, JORDILEIA CELESTINA, RICARDO RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/37/emenda_01-2025.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/37/emenda_01-2025.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 1º DO PROJETO DE LEI QUE DISPÕE SOBRE A AUTORIZAÇÃO DE PAGAMENTO DE ABONO SALARIAL A PROFISSIONAIS DO MAGISTÉRIO COM RECURSOS ORIUNDO DE PRECATÓRIO EM AÇÃO JUDICIAL DE RECUPERAÇÃO DE VALORES DO FUNDEF.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/38/emenda_02-2025.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/38/emenda_02-2025.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO ARTIGO 4º DO PROJETO DE LEI QUE DISPÕE SOBRE A AUTORIZAÇÃO DE PAGAMENTO DE ABONO SALARIAL A PROFISSIONAIS DO MAGISTÉRIO COM RECURSOS ORIUNDO DE PRECATÓRIO EM AÇÃO JUDICIAL DE RECUPERAÇÃO DE VALORES DO FUNDEF.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -795,68 +795,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/19/projeto-sn-2025-professor-inovador-vereadora-jordileia-celetina-da-silva-santana-12-06-2025_13062025134103611_9358af3b-df88-4480-9315-4cbf0b9e606a_9sdsp7.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_-_criacao_de_galeria_das_mulheres_vereadoras.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_-_obrigatoriedade_da_execucao_do_hino_de_campinas_do_piaui.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/24/pl_05_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/26/lei_coordenacao_defesa_civil_13-06.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_07_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_numero_10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/34/loa_2026_atualizada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/35/ppa_26-29_campinas_do_piaui_atualizado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/36/pl_-_cria_o_fundo_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/40/pl_-_reorganizacao_do_fundo_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/43/pl_-_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_resolucao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_resolucao_002-2025...pdf..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_resolucao_no_003-2025_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/28/resolucao_no_004-2025_-_governo_digital.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/29/resolucao_no_005-2025_-lgpd.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_de_resolucao_006-2025_-_13o_terceiro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/7/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/11/requerimento_no_03-2025_-_ver._osildo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/12/requerimento_no_04-2025_-_ver._osildo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/27/requerimento_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/22/mocao_-_jose_araujo_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/23/indicativo_de_lei_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/37/emenda_01-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/38/emenda_02-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_n_02-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/19/projeto-sn-2025-professor-inovador-vereadora-jordileia-celetina-da-silva-santana-12-06-2025_13062025134103611_9358af3b-df88-4480-9315-4cbf0b9e606a_9sdsp7.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_-_criacao_de_galeria_das_mulheres_vereadoras.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_lei_-_obrigatoriedade_da_execucao_do_hino_de_campinas_do_piaui.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/24/pl_05_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/26/lei_coordenacao_defesa_civil_13-06.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_de_lei_07_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_de_lei_numero_10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/34/loa_2026_atualizada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/35/ppa_26-29_campinas_do_piaui_atualizado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/36/pl_-_cria_o_fundo_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/40/pl_-_reorganizacao_do_fundo_municipal_de_saude.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/43/pl_-_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/8/projeto_de_resolucao_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_resolucao_002-2025...pdf..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_resolucao_no_003-2025_.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/28/resolucao_no_004-2025_-_governo_digital.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/29/resolucao_no_005-2025_-lgpd.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/41/projeto_de_resolucao_006-2025_-_13o_terceiro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/7/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/11/requerimento_no_03-2025_-_ver._osildo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/12/requerimento_no_04-2025_-_ver._osildo_bezerra.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/27/requerimento_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/22/mocao_-_jose_araujo_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/23/indicativo_de_lei_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/37/emenda_01-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2025/38/emenda_02-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="166.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="224.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="223.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>