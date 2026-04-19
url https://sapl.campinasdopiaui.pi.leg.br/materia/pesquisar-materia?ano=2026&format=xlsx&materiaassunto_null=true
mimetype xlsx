--- v0 (2026-02-05)
+++ v1 (2026-04-19)
@@ -10,158 +10,278 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="76">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Jomário Ferreira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/44/plo_01-2026_-_dispoe_sobre_o_novo_salario_minimo_nacional_.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/44/plo_01-2026_-_dispoe_sobre_o_novo_salario_minimo_nacional_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O NOVO VALOR DO SALÁRIO MÍNIMO NACIONAL A SER APLICADO AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAMPINAS DO PIAUÍ-PI</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/45/plo_02-2026_-_dispoe_sobre_a_atualizacao_do_piso_salarial_dos_acs_e_ace..pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/45/plo_02-2026_-_dispoe_sobre_a_atualizacao_do_piso_salarial_dos_acs_e_ace..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÀS ENDEMIAS DO MUNICÍPIO DE CAMPINAS DO PIAUÍ-PI.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/46/plo_03-2026_-_dispoe_sobre_o_reajuste_do_subsidio_do_prefeito_vice_e_secretarios.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/46/plo_03-2026_-_dispoe_sobre_o_reajuste_do_subsidio_do_prefeito_vice_e_secretarios.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO VALOR DO SUBSÍDIO DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE CAMPINAS DO PIAUÍ-PI, A PARTIR DE 1º DE JANEIRO DE 2026.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/47/plo_04-2026_-_dispoe_sobre_a_atualizacao_do_piso_salarial_do_magisterio_2026.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/47/plo_04-2026_-_dispoe_sobre_a_atualizacao_do_piso_salarial_do_magisterio_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DO PISO SALARIAL PROFISSIONAL NACIONAL DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO MUNICIPAL DE CAMPINAS DO PIAUÍ, PARA O EXERCÍCIO DE 2026, EM CONFORMIDADE COM A LEGISLAÇÃO FEDERAL SUPERVENIENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/48/plo_05-2026_-_institui_a_taxa_de_coleta_manejo_e_destinacao_final_de_residuos_solidos_.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/48/plo_05-2026_-_institui_a_taxa_de_coleta_manejo_e_destinacao_final_de_residuos_solidos_.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TAXA DE COLETA, MANEJO E DESTINAÇÃO FINAL DE RESÍDUOS SÓLIDOS URBANO NO ÂMBITO DO MUNICIPIO DE CAMPINAS DO PIAUÍ-PI, FIXA CRITÉRIOS DE COBRANÇA, VALORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/49/plo_06-2026_-_cosip.pdf</t>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/49/plo_06-2026_-_cosip.pdf</t>
   </si>
   <si>
     <t>ALTERA E INSTITUI NO MUNICIPIO DE CAMPINAS DO PIAUI A CONTRIBUIÇÃO PARA CUSTEIO DA ILUMINAÇÃO PÚBLICA PREVISTA NO ARTIGO 149-A DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/50/plo_07-2026_-_dispoe_sobre_o_uso_controle_e_fiscalizacao_e_protecao_das_aguas_subterraneas.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O USO, CONTROLE, FISCALIZAÇÃO E PROTEÇÃO DAS ÁGUAS SUBTERRÂNEAS PROVINIENTES DE POÇOS NO MUNICÍPIO DE CAMPINAS DO PIAUÍ-PI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/52/plo_08-2026_-_credito_adicional_especial_-_r_1.541.679-57.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PROCEDER À ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE RS 1.541.679,57 (UM MILHÃO, QUINHENTOS E QUARENTA E UM MIL, SEISCENTOS E SETENTA E NOVE REAIS E CINQUENTA E SETE CENTAVOS) NO ORÇAMENTO GERAL DO MUNICÍPIO LEI Nº 760/2025.</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/53/plo_09-2026_-_credito_adicional_2.056.33382.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL А PROCEDER À ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL, NO VALOR DE R$ 2.056.333,82 (DOIS MILHÕES, CINQUENTA E SEIS MIL, TREZENTOS E TRINTA E TRÊS REAIS E OITENTA E DOIS CENTAVOS) NO ORÇAMENTO GERAL DO MUNICIPIO LEI Nº 760/2025</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/54/plo_10-2026_-_simpoa.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL DE PRODUTOS DE ORIGEM ANIMAL - SIM/POA, ESTABELECЕ NORMAS DE INSPEÇÃO INDUSTRIAL E SANITÁRIA, INSTITUI O PODER DE POLÍCIA ADMINISTRATIVA SANITÁRIA, DISCIPLINA O REGISTRO DE ESTABELECIMENTOS E POSSIBILITA ADESÃO AO SISTEMА BRASILEIRO DE INSPEÇÃO - SISBI/POA</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/55/plo_11-2026_-_escolha_suplementar_conselheiro_tutelar.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL N° 538/2001, PARA PREVER HIPÓTESE DE PROCESSO DE ESCOLHA SUPLEMENTAR PARA O CONSELHO TUTELAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA - MDCP, IRMÃ JOELMA, MÁRCIA MOURA, OSILDO BEZERRA, RUY COSTA</t>
+  </si>
+  <si>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/56/projeto_de_resolucao_no_01-2026_-_reajuste_anual.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE, A TÍTULO DE REVISÃO GERAL ANUAL DO ANO DE 2026 DA CÂMARA MUNICIPAL DE CAMPINAS DO PIAUÍ-PI E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>EMEND</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>ANTÔNIO NETO, IRMÃ JOELMA, JORDILEIA CELESTINA, MÁRCIA MOURA, OSILDO BEZERRA</t>
+  </si>
+  <si>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/</t>
+  </si>
+  <si>
+    <t>MODIFICA O ART. 2º DO PROJETO DE LEI Nº 04/2026, QUE DISPÕE SOBRE A ATUALIZAÇÃO DO PISO SALARIAL DO MAGISTÉRIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>ANTÔNIO ALVES, ANTÔNIO NETO, IRMÃ JOELMA, JORDILEIA CELESTINA, MÁRCIA MOURA, OSILDO BEZERRA</t>
+  </si>
+  <si>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/58/emenda_modificativa_no_002-2026_-_plo_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O §2° DO ART. 1° E O ANEXO I DO PROJETO DE LEI N° 06/2026, QUE INSTITUI A CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA – COSIP NO MUNICÍPIO DE CAMPINAS DO PIAUÍ - PI.</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>ANTÔNIO ALVES</t>
+  </si>
+  <si>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/59/emenda_modificativa_no_003-2026_-_plo_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ANEXO ÚNICO DO PROJETO DE LEI Nº 05/2026, QUE INSTITUI A TAXA DE COLETA, MANEJO E DESTINAÇÃO FINAL DE RESÍDUOS SÓLIDOS URBANOS - TRSU NO MUNICÍPIO DE CAMPINAS DO PIAUÍ – PI.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -465,69 +585,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/44/plo_01-2026_-_dispoe_sobre_o_novo_salario_minimo_nacional_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/45/plo_02-2026_-_dispoe_sobre_a_atualizacao_do_piso_salarial_dos_acs_e_ace..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/46/plo_03-2026_-_dispoe_sobre_o_reajuste_do_subsidio_do_prefeito_vice_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/47/plo_04-2026_-_dispoe_sobre_a_atualizacao_do_piso_salarial_do_magisterio_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/48/plo_05-2026_-_institui_a_taxa_de_coleta_manejo_e_destinacao_final_de_residuos_solidos_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/49/plo_06-2026_-_cosip.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/44/plo_01-2026_-_dispoe_sobre_o_novo_salario_minimo_nacional_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/45/plo_02-2026_-_dispoe_sobre_a_atualizacao_do_piso_salarial_dos_acs_e_ace..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/46/plo_03-2026_-_dispoe_sobre_o_reajuste_do_subsidio_do_prefeito_vice_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/47/plo_04-2026_-_dispoe_sobre_a_atualizacao_do_piso_salarial_do_magisterio_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/48/plo_05-2026_-_institui_a_taxa_de_coleta_manejo_e_destinacao_final_de_residuos_solidos_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/49/plo_06-2026_-_cosip.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/50/plo_07-2026_-_dispoe_sobre_o_uso_controle_e_fiscalizacao_e_protecao_das_aguas_subterraneas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/52/plo_08-2026_-_credito_adicional_especial_-_r_1.541.679-57.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/53/plo_09-2026_-_credito_adicional_2.056.33382.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/54/plo_10-2026_-_simpoa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/55/plo_11-2026_-_escolha_suplementar_conselheiro_tutelar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/56/projeto_de_resolucao_no_01-2026_-_reajuste_anual.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/58/emenda_modificativa_no_002-2026_-_plo_06-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/59/emenda_modificativa_no_003-2026_-_plo_05-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H7"/>
+  <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="25.42578125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="251" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="93.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="166.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -666,60 +786,303 @@
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H7" t="s">
         <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H11" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H12" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" t="s">
+        <v>57</v>
+      </c>
+      <c r="E13" t="s">
+        <v>58</v>
+      </c>
+      <c r="F13" t="s">
+        <v>59</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" t="s">
+        <v>63</v>
+      </c>
+      <c r="E14" t="s">
+        <v>64</v>
+      </c>
+      <c r="F14" t="s">
+        <v>65</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H14" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" t="s">
+        <v>63</v>
+      </c>
+      <c r="E15" t="s">
+        <v>64</v>
+      </c>
+      <c r="F15" t="s">
+        <v>69</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H15" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" t="s">
+        <v>63</v>
+      </c>
+      <c r="E16" t="s">
+        <v>64</v>
+      </c>
+      <c r="F16" t="s">
+        <v>73</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H16" t="s">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>