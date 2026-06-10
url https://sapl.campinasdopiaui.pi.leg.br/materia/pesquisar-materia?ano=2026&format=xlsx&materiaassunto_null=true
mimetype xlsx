--- v1 (2026-04-19)
+++ v2 (2026-06-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="88">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -180,50 +180,74 @@
   <si>
     <t>54</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/54/plo_10-2026_-_simpoa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL DE PRODUTOS DE ORIGEM ANIMAL - SIM/POA, ESTABELECЕ NORMAS DE INSPEÇÃO INDUSTRIAL E SANITÁRIA, INSTITUI O PODER DE POLÍCIA ADMINISTRATIVA SANITÁRIA, DISCIPLINA O REGISTRO DE ESTABELECIMENTOS E POSSIBILITA ADESÃO AO SISTEMА BRASILEIRO DE INSPEÇÃO - SISBI/POA</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/55/plo_11-2026_-_escolha_suplementar_conselheiro_tutelar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL N° 538/2001, PARA PREVER HIPÓTESE DE PROCESSO DE ESCOLHA SUPLEMENTAR PARA O CONSELHO TUTELAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/60/plo_12-2026_-_ldo.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCICIO FINANCEIRO DE 2027 E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/61/plo_13-2026_-_cmhis.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL - CMHIS, NO ÂMBITO DO MUNICÍPIO DE CAMPINAS DO PIAUÍ-PI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>56</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MESA DIRETORA - MDCP, IRMÃ JOELMA, MÁRCIA MOURA, OSILDO BEZERRA, RUY COSTA</t>
   </si>
   <si>
     <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/56/projeto_de_resolucao_no_01-2026_-_reajuste_anual.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE, A TÍTULO DE REVISÃO GERAL ANUAL DO ANO DE 2026 DA CÂMARA MUNICIPAL DE CAMPINAS DO PIAUÍ-PI E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda</t>
@@ -238,50 +262,62 @@
     <t>MODIFICA O ART. 2º DO PROJETO DE LEI Nº 04/2026, QUE DISPÕE SOBRE A ATUALIZAÇÃO DO PISO SALARIAL DO MAGISTÉRIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>ANTÔNIO ALVES, ANTÔNIO NETO, IRMÃ JOELMA, JORDILEIA CELESTINA, MÁRCIA MOURA, OSILDO BEZERRA</t>
   </si>
   <si>
     <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/58/emenda_modificativa_no_002-2026_-_plo_06-2026.pdf</t>
   </si>
   <si>
     <t>ALTERA O §2° DO ART. 1° E O ANEXO I DO PROJETO DE LEI N° 06/2026, QUE INSTITUI A CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA – COSIP NO MUNICÍPIO DE CAMPINAS DO PIAUÍ - PI.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>ANTÔNIO ALVES</t>
   </si>
   <si>
     <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/59/emenda_modificativa_no_003-2026_-_plo_05-2026.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO ÚNICO DO PROJETO DE LEI Nº 05/2026, QUE INSTITUI A TAXA DE COLETA, MANEJO E DESTINAÇÃO FINAL DE RESÍDUOS SÓLIDOS URBANOS - TRSU NO MUNICÍPIO DE CAMPINAS DO PIAUÍ – PI.</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>CLJR - COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL</t>
+  </si>
+  <si>
+    <t>http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/62/emenda_004-2026_-_pocos_.pdf</t>
+  </si>
+  <si>
+    <t>Modifica o §1º do art. 5º do Projeto de Lei nº 07/2026, que dispõe sobre o uso, controle, fiscalização e proteção das águas subterrâneas provenientes de poços no Município de Campinas do Piauí – PI.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -585,56 +621,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/44/plo_01-2026_-_dispoe_sobre_o_novo_salario_minimo_nacional_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/45/plo_02-2026_-_dispoe_sobre_a_atualizacao_do_piso_salarial_dos_acs_e_ace..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/46/plo_03-2026_-_dispoe_sobre_o_reajuste_do_subsidio_do_prefeito_vice_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/47/plo_04-2026_-_dispoe_sobre_a_atualizacao_do_piso_salarial_do_magisterio_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/48/plo_05-2026_-_institui_a_taxa_de_coleta_manejo_e_destinacao_final_de_residuos_solidos_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/49/plo_06-2026_-_cosip.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/50/plo_07-2026_-_dispoe_sobre_o_uso_controle_e_fiscalizacao_e_protecao_das_aguas_subterraneas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/52/plo_08-2026_-_credito_adicional_especial_-_r_1.541.679-57.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/53/plo_09-2026_-_credito_adicional_2.056.33382.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/54/plo_10-2026_-_simpoa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/55/plo_11-2026_-_escolha_suplementar_conselheiro_tutelar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/56/projeto_de_resolucao_no_01-2026_-_reajuste_anual.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/58/emenda_modificativa_no_002-2026_-_plo_06-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/59/emenda_modificativa_no_003-2026_-_plo_05-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/44/plo_01-2026_-_dispoe_sobre_o_novo_salario_minimo_nacional_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/45/plo_02-2026_-_dispoe_sobre_a_atualizacao_do_piso_salarial_dos_acs_e_ace..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/46/plo_03-2026_-_dispoe_sobre_o_reajuste_do_subsidio_do_prefeito_vice_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/47/plo_04-2026_-_dispoe_sobre_a_atualizacao_do_piso_salarial_do_magisterio_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/48/plo_05-2026_-_institui_a_taxa_de_coleta_manejo_e_destinacao_final_de_residuos_solidos_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/49/plo_06-2026_-_cosip.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/50/plo_07-2026_-_dispoe_sobre_o_uso_controle_e_fiscalizacao_e_protecao_das_aguas_subterraneas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/52/plo_08-2026_-_credito_adicional_especial_-_r_1.541.679-57.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/53/plo_09-2026_-_credito_adicional_2.056.33382.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/54/plo_10-2026_-_simpoa.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/55/plo_11-2026_-_escolha_suplementar_conselheiro_tutelar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/60/plo_12-2026_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/61/plo_13-2026_-_cmhis.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/56/projeto_de_resolucao_no_01-2026_-_reajuste_anual.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/58/emenda_modificativa_no_002-2026_-_plo_06-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/59/emenda_modificativa_no_003-2026_-_plo_05-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinasdopiaui.pi.leg.br/media/sapl/public/materialegislativa/2026/62/emenda_004-2026_-_pocos_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H16"/>
+  <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="93.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="166.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -926,163 +962,244 @@
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H12" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="F13" t="s">
+      <c r="H13" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B14" t="s">
-[...5 lines deleted...]
-      <c r="D14" t="s">
+      <c r="H14" t="s">
         <v>63</v>
-      </c>
-[...10 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" t="s">
+        <v>65</v>
+      </c>
+      <c r="E15" t="s">
+        <v>66</v>
+      </c>
+      <c r="F15" t="s">
+        <v>67</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B15" t="s">
-[...11 lines deleted...]
-      <c r="F15" t="s">
+      <c r="H15" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" t="s">
+        <v>71</v>
+      </c>
+      <c r="E16" t="s">
         <v>72</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
       <c r="F16" t="s">
         <v>73</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H16" t="s">
         <v>75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" t="s">
+        <v>71</v>
+      </c>
+      <c r="E17" t="s">
+        <v>72</v>
+      </c>
+      <c r="F17" t="s">
+        <v>77</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" t="s">
+        <v>71</v>
+      </c>
+      <c r="E18" t="s">
+        <v>72</v>
+      </c>
+      <c r="F18" t="s">
+        <v>81</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H18" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>25</v>
+      </c>
+      <c r="D19" t="s">
+        <v>71</v>
+      </c>
+      <c r="E19" t="s">
+        <v>72</v>
+      </c>
+      <c r="F19" t="s">
+        <v>85</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H19" t="s">
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>